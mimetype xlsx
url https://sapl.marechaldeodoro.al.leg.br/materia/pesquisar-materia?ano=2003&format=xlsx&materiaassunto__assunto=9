--- v0 (2025-12-17)
+++ v1 (2026-05-16)
@@ -51,240 +51,240 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4051/ind_02_conclusao_de_um_corredor_com_mao_e_contra_mao_e_uma_praca_de_alimentacao_na_entrada_que_da_acesso_a_massagueira..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4051/ind_02_conclusao_de_um_corredor_com_mao_e_contra_mao_e_uma_praca_de_alimentacao_na_entrada_que_da_acesso_a_massagueira..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR FLAVIO TEIXEIRA SOLICITANDO A  CONCLUSÃO DE UM CORREDOR COM MÃO E CONTRA MÃO E UMA PRAÇA DE ALIMENTAÇÃO NA ENTRADA QUE DÁ ACESSO A MASSAGUEIRA.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4054/ind_05_ampliacao_do_cemiterio_publico_da_massagueira_com_a_construcao_de_uma_capela..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4054/ind_05_ampliacao_do_cemiterio_publico_da_massagueira_com_a_construcao_de_uma_capela..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VERADOR FLÁVIO TEIXEIRA SOLICITANDO A  AMPLIAÇÃO DO CEMITÉRIO PÚBLICO DA MASSAGUEIRA COM A CONSTRUÇÃO DE UMA CAPELA.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4065/ind_16_melhorias_nas_casas_populares_do_bairro_taperagua..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4065/ind_16_melhorias_nas_casas_populares_do_bairro_taperagua..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VERADOR JOSÉ PETRUCIO, SOLICITANDO  MELHORIAS NAS CASAS POPULARES DO BAIRRO TAPERAGUÁ.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4066/ind_17_construcao_de_um_conjunto_habitacional_nas_proximidades_do_bairro_taperagua..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4066/ind_17_construcao_de_um_conjunto_habitacional_nas_proximidades_do_bairro_taperagua..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSÉ PETRUCIO, SOLICITANDO A  CONSTRUÇÃO DE UM CONJUNTO HABITACIONAL NAS PROXIMIDADES DO BAIRRO TAPERAGUÁ.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4067/ind_18_disciplinamento_base_da_baliza_do_trafico_de__transito_das_embarcacoes_na_praia_do_frances.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4067/ind_18_disciplinamento_base_da_baliza_do_trafico_de__transito_das_embarcacoes_na_praia_do_frances.pdf</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4078/ind_29_alerta_sobre_a_erosao_formada_nas_cabeceiras_da_ponte_divaldo_suruagy.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4078/ind_29_alerta_sobre_a_erosao_formada_nas_cabeceiras_da_ponte_divaldo_suruagy.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR FLAVIO TEIEXEIRA,ALERTANDO SOBRE A EROSÃO FORMADA NAS CABECEIRAS DA PONTE DIVALDO SURUAGY</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR MILTON JORGE, SOLICITANDO O ALARGAMENTO DA PONTE DO BARRO VERMELHO COM PASSAGEM DE PEDESTRE</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4096/ind_47_construcao_de_ponto_de_onibus_em_toda_extensao_da_pista_que_da_acesso__a_praia_do_frances..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4096/ind_47_construcao_de_ponto_de_onibus_em_toda_extensao_da_pista_que_da_acesso__a_praia_do_frances..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DA VEREADORA MARIA JOSILENE, SOLICITANDO A CONSTRUÇÃO DE PONTO DE ONIBUS EM TODA EXTENSÃO DA PISTA QUE DÁ ACESSO  A PRAIA DO FRANCES.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4107/ind_58_revisao_referente_as_alturas_dos_quebra-molas_implantados_nesta_cidade..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4107/ind_58_revisao_referente_as_alturas_dos_quebra-molas_implantados_nesta_cidade..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR WALTER AVELINO, SOLICITANDO  REVISÃO REFERENTE AS ALTURAS DOS QUEBRA-MOLAS IMPLANTADOS NESTA CIDADE.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4113/ind_65_colocacao_de_bueiro_nao_bairro_da_poeira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4113/ind_65_colocacao_de_bueiro_nao_bairro_da_poeira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR REINALDO SENA, SOLICITANDO A COLOCAÇÃO DE BUEIRO NAO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4114/ind_66_complementacao_do_calcamento_da_rua_dos_cajueiros_no_bairro_da_poeira_ate_o_porto_das_pedreiras.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4114/ind_66_complementacao_do_calcamento_da_rua_dos_cajueiros_no_bairro_da_poeira_ate_o_porto_das_pedreiras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDAOR JOÃO REINALDO SENA, SOLICITANDO A COMPLEMENTAÇÃO DO CALÇAMENTO DA RUA DOS CAJUEIROS NO BAIRRO DA POEIRA ATE O PORTO DAS PEDREIRAS</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4115/ind_67_construcao_de_um_passeio_desde_a_varzea_da_vila_ate_a_rua__18_do_forte_de_copacabana.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4115/ind_67_construcao_de_um_passeio_desde_a_varzea_da_vila_ate_a_rua__18_do_forte_de_copacabana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOÃO REINALDO, SOLICITANDO A CONSTRUÇÃO DE UM PASSEIO DESDE A VARZEA DA VILA ATÉ A RUA  18 DO FORTE DE COPACABANA</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4116/ind_68_construcao_de_abrigo_de_onibus_na_localidade_proxima_ao_trevo_do_frances.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4116/ind_68_construcao_de_abrigo_de_onibus_na_localidade_proxima_ao_trevo_do_frances.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VERREADOR  JOÃO REINALDO, SOLICITANDO A CONSTRUÇÃO DE ABRIGO DE ONIBUS NA LOCALIDADE PROXIMA AO TREVO DO FRANCES</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4118/ind_70_construcao_de_um_abrigo_de_onibus_no_bairro_do_porto_grande.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4118/ind_70_construcao_de_um_abrigo_de_onibus_no_bairro_do_porto_grande.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOÃO REINALDO, SOLICITANDO A CONSTRUÇÃO DE UM ABRIGO DE ONIBUS NO BAIRRO DO PORTO GRANDE</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4160/ind_112_construcao_de_matadouro_municipal.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4160/ind_112_construcao_de_matadouro_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE PETRUCIO, SOLICIANDO A CONSTRUÇÃO DE MATADOURO MUNICIPAL</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4168/ind_120_obras_complementando_o_cais_a_partir_da_av_santa_maria_madalena_ate_o_porto_das_pedreira_no_bairro_da_poeira.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4168/ind_120_obras_complementando_o_cais_a_partir_da_av_santa_maria_madalena_ate_o_porto_das_pedreira_no_bairro_da_poeira.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOÃO REINALDO, SOLICITANDO AS OBRAS COMPLEMENTANDO O CAIS A PARTIR DA AV SANTA MARIA MADALENA ATE O PORTO DAS PEDREIRA NO BAIRRO DA POEIRA</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4180/ind_132_escoamento_de_aguas_da_rua_novo_cajueiro__localizada_em_taperagua.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4180/ind_132_escoamento_de_aguas_da_rua_novo_cajueiro__localizada_em_taperagua.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE WALTER, SOLICITANDO O ESCOAMENTO DE AGUAS DA RUA NOVO CAJUEIRO , LOCALIZADA EM TAPERAGUÁ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,67 +591,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4051/ind_02_conclusao_de_um_corredor_com_mao_e_contra_mao_e_uma_praca_de_alimentacao_na_entrada_que_da_acesso_a_massagueira..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4054/ind_05_ampliacao_do_cemiterio_publico_da_massagueira_com_a_construcao_de_uma_capela..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4065/ind_16_melhorias_nas_casas_populares_do_bairro_taperagua..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4066/ind_17_construcao_de_um_conjunto_habitacional_nas_proximidades_do_bairro_taperagua..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4067/ind_18_disciplinamento_base_da_baliza_do_trafico_de__transito_das_embarcacoes_na_praia_do_frances.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4078/ind_29_alerta_sobre_a_erosao_formada_nas_cabeceiras_da_ponte_divaldo_suruagy.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4096/ind_47_construcao_de_ponto_de_onibus_em_toda_extensao_da_pista_que_da_acesso__a_praia_do_frances..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4107/ind_58_revisao_referente_as_alturas_dos_quebra-molas_implantados_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4113/ind_65_colocacao_de_bueiro_nao_bairro_da_poeira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4114/ind_66_complementacao_do_calcamento_da_rua_dos_cajueiros_no_bairro_da_poeira_ate_o_porto_das_pedreiras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4115/ind_67_construcao_de_um_passeio_desde_a_varzea_da_vila_ate_a_rua__18_do_forte_de_copacabana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4116/ind_68_construcao_de_abrigo_de_onibus_na_localidade_proxima_ao_trevo_do_frances.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4118/ind_70_construcao_de_um_abrigo_de_onibus_no_bairro_do_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4160/ind_112_construcao_de_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4168/ind_120_obras_complementando_o_cais_a_partir_da_av_santa_maria_madalena_ate_o_porto_das_pedreira_no_bairro_da_poeira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4180/ind_132_escoamento_de_aguas_da_rua_novo_cajueiro__localizada_em_taperagua.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4051/ind_02_conclusao_de_um_corredor_com_mao_e_contra_mao_e_uma_praca_de_alimentacao_na_entrada_que_da_acesso_a_massagueira..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4054/ind_05_ampliacao_do_cemiterio_publico_da_massagueira_com_a_construcao_de_uma_capela..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4065/ind_16_melhorias_nas_casas_populares_do_bairro_taperagua..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4066/ind_17_construcao_de_um_conjunto_habitacional_nas_proximidades_do_bairro_taperagua..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4067/ind_18_disciplinamento_base_da_baliza_do_trafico_de__transito_das_embarcacoes_na_praia_do_frances.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4078/ind_29_alerta_sobre_a_erosao_formada_nas_cabeceiras_da_ponte_divaldo_suruagy.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4096/ind_47_construcao_de_ponto_de_onibus_em_toda_extensao_da_pista_que_da_acesso__a_praia_do_frances..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4107/ind_58_revisao_referente_as_alturas_dos_quebra-molas_implantados_nesta_cidade..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4113/ind_65_colocacao_de_bueiro_nao_bairro_da_poeira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4114/ind_66_complementacao_do_calcamento_da_rua_dos_cajueiros_no_bairro_da_poeira_ate_o_porto_das_pedreiras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4115/ind_67_construcao_de_um_passeio_desde_a_varzea_da_vila_ate_a_rua__18_do_forte_de_copacabana.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4116/ind_68_construcao_de_abrigo_de_onibus_na_localidade_proxima_ao_trevo_do_frances.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4118/ind_70_construcao_de_um_abrigo_de_onibus_no_bairro_do_porto_grande.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4160/ind_112_construcao_de_matadouro_municipal.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4168/ind_120_obras_complementando_o_cais_a_partir_da_av_santa_maria_madalena_ate_o_porto_das_pedreira_no_bairro_da_poeira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4180/ind_132_escoamento_de_aguas_da_rua_novo_cajueiro__localizada_em_taperagua.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="205.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="186.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>