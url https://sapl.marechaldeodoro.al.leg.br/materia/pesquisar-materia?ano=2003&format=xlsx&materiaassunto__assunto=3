--- v0 (2026-02-07)
+++ v1 (2026-05-18)
@@ -51,219 +51,219 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4059/ind_10_const_de_um_posto_de_saude_no_povoado_riacho_velho.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4059/ind_10_const_de_um_posto_de_saude_no_povoado_riacho_velho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR FLAVIO TEIXEIRA, SOLICITANDO A  CONSTUÇÃO DE UM POSTO DE SAUDE NO POVOADO RIACHO VELHO</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4061/ind_12_continuidade_do_programa_de_combate_a_tuberculose_no_centro_de_saude_estacio_de_lima.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4061/ind_12_continuidade_do_programa_de_combate_a_tuberculose_no_centro_de_saude_estacio_de_lima.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR  JOSE PETRUCIO, SOLICITANDO ACONTINUIDADE DO PROGRAMA DE COMBATE A TUBERCULOSE NO CENTRO DE SAÚDE ESTÁCIO DE LIMA</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4064/ind_15_construcao_de_postos_de_saude_na_rua_da_estiva_e_rua_dos_cajueiros_localizadas_no_bairro_taperagua..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4064/ind_15_construcao_de_postos_de_saude_na_rua_da_estiva_e_rua_dos_cajueiros_localizadas_no_bairro_taperagua..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSÉ PETRUCIO, SOLICITANDO A CONSTRUÇÃO DE POSTOS DE SAÚDE NA RUA DA ESTIVA E RUA DOS CAJUEIROS LOCALIZADAS NO BAIRRO TAPERAGUÁ.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4068/ind_19_compra_de_equipamenos_para_rede_de_saude_do_municipio.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4068/ind_19_compra_de_equipamenos_para_rede_de_saude_do_municipio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE PETRUCIO SOLICITANDO A  COMPRA DE EQUIPAMENOS PARA REDE DE SAÚDE DO MUNICIPIO</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4103/ind_54_implantacao_de_um_laboratorio_de_analises_clinicas..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4103/ind_54_implantacao_de_um_laboratorio_de_analises_clinicas..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VERADOR WALTER AVELINO, SOLICITANDO A IMPLANTAÇÃO DE UM LABORATORIO DE ANALISES CLINICAS.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4121/ind_73_plantao_odontologico_na_unidade_de_emergencia_24_horas.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4121/ind_73_plantao_odontologico_na_unidade_de_emergencia_24_horas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREDOR MILTON JORGE, SOLICITANDO O PLANTAO ODONTOLOGICO NA UNIDADE DE EMERGENCIA 24 HORAS</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4139/ind_91_aquisicao_de_uma_ambulancia_para_o_povoado_pedras.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4139/ind_91_aquisicao_de_uma_ambulancia_para_o_povoado_pedras.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VERADOR JOSE PETRUCIO, SOLICITANDO A AQUISIÇÃO DE UMA AMBULANCIA PARA O POVOADO PEDRAS</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4141/ind_93_aqisicao_de_uma_ambulancia_para_o_povoado_saco.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4141/ind_93_aqisicao_de_uma_ambulancia_para_o_povoado_saco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE PETRUCIO, SOLICITANDO A AQUISIÇÃO DE UMA AMBULANCIA PARA O POVOADO SACO</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4142/ind_94_reforma_do_posto_de_saude_do_povoado_saco.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4142/ind_94_reforma_do_posto_de_saude_do_povoado_saco.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE PETRUCIO, SOLICITANDO A REFORMA DO POSTO DE SAÚDE DO POVOADO SACO</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4144/ind_96_reforma_estutura_do_posto_de_saude_estacio_de_lima_e_implantacao_de_clinicas_mdicas_especializadas..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4144/ind_96_reforma_estutura_do_posto_de_saude_estacio_de_lima_e_implantacao_de_clinicas_mdicas_especializadas..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VERADOR JOSE PETRUCIO, SOLICITANDO A REFORMA ESTUTURA DO POSTO DE SAUDE ESTACIO DE LIMA E IMPLANTAÇÃO DE CLINICAS MDICAS ESPECIALIZADAS.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4148/ind_100_reforma_e_ampliacao_do_posto_de_saude_do_povoado_pedras..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4148/ind_100_reforma_e_ampliacao_do_posto_de_saude_do_povoado_pedras..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE PETRUCIO, SOLICITANDO A REFORMA E AMPLIAÇÃO DO POSTO DE SAUDE DO POVOADO PEDRAS.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4151/ind_103_construcao_de_um_posto_de_saude_na_fazenda_horizonte.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4151/ind_103_construcao_de_um_posto_de_saude_na_fazenda_horizonte.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR JOSE PETRUCIO, SOLICITANDO A  CONSTRUÇÃO DE UM POSTO DE SAÚDE NA FAZENDA HORIZONTE</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4178/ind_130_implantacao_de_psf_no_povoado_frances.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4178/ind_130_implantacao_de_psf_no_povoado_frances.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR PAULINO LOPES, SOLICITANDO A  IMPLANTAÇÃO DE PSF NO POVOADO FRANCES</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4179/ind_131_soicitacao_da_relacao_de_servidores_dos_psfs_municipais.pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4179/ind_131_soicitacao_da_relacao_de_servidores_dos_psfs_municipais.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR PAULINO LOPES, SOLICITANDO A RELAÇÃO DE SERVIDORES DOS PSFS MUNICIPAIS</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4185/ind_137_aquisicao_de_um_novo_predio_para_o_posto_de_saude_do_povoado_de_santa_rita..pdf</t>
+    <t>http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4185/ind_137_aquisicao_de_um_novo_predio_para_o_posto_de_saude_do_povoado_de_santa_rita..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DO VEREADOR FLAVIO TEIXEIRA, SOLICITANDO A  AQUISIÇÃO DE UM NOVO PREDIO PARA O POSTO DE SAUDE DO POVOADO DE SANTA RITA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,67 +570,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4059/ind_10_const_de_um_posto_de_saude_no_povoado_riacho_velho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4061/ind_12_continuidade_do_programa_de_combate_a_tuberculose_no_centro_de_saude_estacio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4064/ind_15_construcao_de_postos_de_saude_na_rua_da_estiva_e_rua_dos_cajueiros_localizadas_no_bairro_taperagua..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4068/ind_19_compra_de_equipamenos_para_rede_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4103/ind_54_implantacao_de_um_laboratorio_de_analises_clinicas..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4121/ind_73_plantao_odontologico_na_unidade_de_emergencia_24_horas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4139/ind_91_aquisicao_de_uma_ambulancia_para_o_povoado_pedras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4141/ind_93_aqisicao_de_uma_ambulancia_para_o_povoado_saco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4142/ind_94_reforma_do_posto_de_saude_do_povoado_saco.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4144/ind_96_reforma_estutura_do_posto_de_saude_estacio_de_lima_e_implantacao_de_clinicas_mdicas_especializadas..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4148/ind_100_reforma_e_ampliacao_do_posto_de_saude_do_povoado_pedras..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4151/ind_103_construcao_de_um_posto_de_saude_na_fazenda_horizonte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4178/ind_130_implantacao_de_psf_no_povoado_frances.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4179/ind_131_soicitacao_da_relacao_de_servidores_dos_psfs_municipais.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4185/ind_137_aquisicao_de_um_novo_predio_para_o_posto_de_saude_do_povoado_de_santa_rita..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4059/ind_10_const_de_um_posto_de_saude_no_povoado_riacho_velho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4061/ind_12_continuidade_do_programa_de_combate_a_tuberculose_no_centro_de_saude_estacio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4064/ind_15_construcao_de_postos_de_saude_na_rua_da_estiva_e_rua_dos_cajueiros_localizadas_no_bairro_taperagua..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4068/ind_19_compra_de_equipamenos_para_rede_de_saude_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4103/ind_54_implantacao_de_um_laboratorio_de_analises_clinicas..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4121/ind_73_plantao_odontologico_na_unidade_de_emergencia_24_horas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4139/ind_91_aquisicao_de_uma_ambulancia_para_o_povoado_pedras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4141/ind_93_aqisicao_de_uma_ambulancia_para_o_povoado_saco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4142/ind_94_reforma_do_posto_de_saude_do_povoado_saco.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4144/ind_96_reforma_estutura_do_posto_de_saude_estacio_de_lima_e_implantacao_de_clinicas_mdicas_especializadas..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4148/ind_100_reforma_e_ampliacao_do_posto_de_saude_do_povoado_pedras..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4151/ind_103_construcao_de_um_posto_de_saude_na_fazenda_horizonte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4178/ind_130_implantacao_de_psf_no_povoado_frances.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4179/ind_131_soicitacao_da_relacao_de_servidores_dos_psfs_municipais.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marechaldeodoro.al.leg.br/media/sapl/public/materialegislativa/2003/4185/ind_137_aquisicao_de_um_novo_predio_para_o_posto_de_saude_do_povoado_de_santa_rita..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="186.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="185.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="166.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>